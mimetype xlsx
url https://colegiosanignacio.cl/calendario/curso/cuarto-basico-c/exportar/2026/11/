--- v2 (2026-08-10)
+++ v3 (2026-09-26)
@@ -635,142 +635,142 @@
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Prueba - Deporte baloncesto</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>46345</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Ciencias Naturales</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Prueba - La Tierra</t>
+          <t>Control - Plan lector noviembre</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46345</v>
+        <v>46346</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Historia, Geografía y Ciencias Sociales</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Sumativa</t>
+          <t>Formativa</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Control - Plan lector noviembre</t>
+          <t>Evaluación de proceso - Afiche Derechos de los niños, niñas y adolescentes.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46346</v>
+        <v>46350</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Historia, Geografía y Ciencias Sociales</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Formativa</t>
+          <t>Sumativa</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Afiche Derechos de los niños, niñas y adolescentes.</t>
+          <t>Prueba - Datos y experimientos aleatorios</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46350</v>
+        <v>46351</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Artes Visuales</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Prueba - Datos y experimientos aleatorios</t>
+          <t>Entrega de trabajo - Muralismo mexicano</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46351</v>
+        <v>46352</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Artes Visuales</t>
+          <t>Ciencias Naturales</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Muralismo mexicano</t>
+          <t>Prueba - La Tierra</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>