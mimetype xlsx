--- v0 (2026-05-01)
+++ v1 (2026-06-20)
@@ -596,252 +596,255 @@
       <c r="F7" t="inlineStr">
         <is>
           <t>Prueba - Gimnasia artística</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>46156</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>18:30</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Segunda Reunión de Apoderados Segundo Ciclo</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46160</v>
-[...2 lines deleted...]
-        <v>46164</v>
+        <v>46156</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Aplicación Sociograma</t>
+          <t>Prueba Comprensión Lectora</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
-      <c r="F9" t="inlineStr"/>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Prueba Comprensión Lectora: Sustantivos, idea principal, tema, causa y consecuencias y propósito del texto.</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>46160</v>
       </c>
+      <c r="B10" s="2" t="n">
+        <v>46164</v>
+      </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Música</t>
+          <t>Aplicación Sociograma</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
-      <c r="F10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46161</v>
-[...5 lines deleted...]
-      </c>
+        <v>46160</v>
+      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Tercer encuentro de apoderados/as  Catequesis Primera Comunión 4° Básico.</t>
+          <t>Música</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
-      <c r="F11" t="inlineStr"/>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Prueba - Ejecución instrumental "Do Re Mi"</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>46161</v>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Tercer encuentro de apoderados/as  Catequesis Primera Comunión 4° Básico.</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
-      <c r="F12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>46161</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Religión</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Prueba - Unidad 1 Multiplicacion</t>
+          <t>Entrega de trabajo - UNIDAD JESÚS Y LA IGLESIA</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>46161</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Religión</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - UNIDAD JESÚS Y LA IGLESIA</t>
+          <t>Prueba - Unidad 1 Multiplicacion</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>46162</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Encuentro con Cristo 4°C</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
           <t>08:00 -15:30 hrs.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>46167</v>
       </c>
+      <c r="B16" s="2" t="n">
+        <v>46169</v>
+      </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Música</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Creación teórico-musical e instrumental</t>
+          <t>Disertación - Topic Speech “My shop”</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>46167</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Música</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Disertación - Topic Speech “My shop”</t>
+          <t>Evaluación de proceso - Creación teórico-musical e instrumental</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>46168</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>Artes Visuales</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
           <t>Entrega de trabajo - 3-Paisaje fantástico</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46168</v>
+        <v>46170</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Prueba - Listening test Unit 3</t>
+          <t>Prueba - Plan lector mayo</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46170</v>
+        <v>46171</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Prueba - Plan lector mayo</t>
+          <t>Disertación - Topic Speech “My shop”</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>46171</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>Historia, Geografía y Ciencias Sociales</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
           <t>Control - Unidad 1: Recursos naturales de América</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 