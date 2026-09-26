--- v2 (2026-08-10)
+++ v3 (2026-09-26)
@@ -541,143 +541,143 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>46269</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Primer ensayo Primera Comunión</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
           <t>08:00 - 09:30 hrs. (Templo)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46272</v>
-[...2 lines deleted...]
-        <v>46275</v>
+        <v>46273</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>ENSAYOS SIMCE 4, 6, 8 Y II MEDIO</t>
-[...3 lines deleted...]
-      <c r="F5" t="inlineStr"/>
+          <t>Religión</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Prueba - UNIDAD: Sacramento de La Reconciliación</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46273</v>
+        <v>46274</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Religión</t>
+          <t>Tecnología</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Prueba - UNIDAD: Sacramento de La Reconciliación</t>
+          <t>Entrega de trabajo - Entrega de proyecto carrera de autos finalizado</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46274</v>
-[...1 lines deleted...]
-      <c r="C7" t="inlineStr"/>
+        <v>46275</v>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Tecnología</t>
-[...11 lines deleted...]
-      </c>
+          <t>Acto Folclórico de 2° a 4° básicos.</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>46275</v>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Acto Folclórico de 2° a 4° básicos.</t>
-[...3 lines deleted...]
-      <c r="F8" t="inlineStr"/>
+          <t>Educación Física y Salud</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Evaluación de proceso - Acto Folclórico 12:00 hrs.</t>
+        </is>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46275</v>
+        <v>46286</v>
+      </c>
+      <c r="B9" s="2" t="n">
+        <v>46290</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Educación Física y Salud</t>
-[...11 lines deleted...]
-      </c>
+          <t>ENSAYOS SIMCE 4, 6 Y II MEDIO</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr"/>
+      <c r="F9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>46289</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>15:30</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Campeonato de Cueca 5° y 6° básicos.</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>46290</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>08:00</t>