--- v0 (2026-04-29)
+++ v1 (2026-06-17)
@@ -438,189 +438,185 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
-    <col width="9" customWidth="1" min="3" max="3"/>
+    <col width="8" customWidth="1" min="3" max="3"/>
     <col width="43" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Fecha Fin</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Hora</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Temario</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46175</v>
-[...5 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>INTRODUCCIÓN A LOS  EE.EE. 1 MEDIO A</t>
+          <t>Historia, Geografía y Ciencias Sociales</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
-      <c r="F2" t="inlineStr"/>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Archivo geográfico: La expansión geográfica en Chile</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46176</v>
+        <v>46177</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Historia, Geografía y Ciencias Sociales</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Archivo geográfico: La expansión geográfica en Chile</t>
+          <t>Control - álgebra</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>46177</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Control - álgebra</t>
+          <t>Prueba - Parkour</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46177</v>
+        <v>46178</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Educación Física y Salud</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Prueba - Parkour</t>
+          <t>Evaluación de proceso - Lab tasks : Completing Reading, Listening, Speaking and Writing tasks</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Artes Visuales</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Lab tasks : Completing Reading, Listening, Speaking and Writing tasks</t>
+          <t>Entrega de trabajo - Patrimonio Chileno</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46178</v>
+        <v>46181</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Artes Visuales</t>
+          <t>Geometría</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
-      <c r="F7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>46182</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>Biología</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
           <t>Disertación - Interacciones interespecificas e intraespecificas Grupo 2</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>46182</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>