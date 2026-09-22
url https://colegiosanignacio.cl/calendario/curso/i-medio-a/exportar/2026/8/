--- v2 (2026-08-04)
+++ v3 (2026-09-22)
@@ -652,82 +652,82 @@
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>Jesús y el sentido de la vida</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Entrega de trabajo - UNIDAD: Nadie Ama lo que no conoce</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>46246</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Disertación - Café mundial "Rebelión en la granja"</t>
+          <t>Prueba - sistema de ecuaciones</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>46246</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Prueba - sistema de ecuaciones</t>
+          <t>Disertación - Café mundial "Rebelión en la granja"</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>46246</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>Tecnología</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Evaluación de proceso - Exposiciones de proyectos servicios y expobienestar</t>
         </is>
       </c>
     </row>
     <row r="13">
@@ -735,146 +735,146 @@
         <v>46247</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>Química</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Prueba - Unidades estequiometricas</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>46248</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>15:30</t>
+          <t>18:00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Fiesta Virgen del Carmen</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
           <t>Participan 7°, 8° y I° Medios.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>46248</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Música</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Prueba - Arreglos musicales</t>
+          <t>Entrega de trabajo - Role Play - Writing a travel-themed talk show script.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>46248</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Artes Visuales</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Role Play - Writing a travel-themed talk show script.</t>
+          <t>Entrega de trabajo - Arte Postal y Audiovisual en la REI</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>46248</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Artes Visuales</t>
+          <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Arte Postal y Audiovisual en la REI</t>
+          <t>Entrega de trabajo - Diablada en Fiesta Virgen Del Carmen.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>46248</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Educación Física y Salud</t>
+          <t>Música</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Diablada en Fiesta Virgen Del Carmen.</t>
+          <t>Prueba - Arreglos musicales</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>46251</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>Matemática</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Control - semejanza de figuras</t>
         </is>
       </c>
     </row>
     <row r="20">