--- v0 (2026-05-01)
+++ v1 (2026-06-23)
@@ -500,226 +500,226 @@
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>46146</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Física</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>Prueba - Fenomenos Ondulatorios</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>46147</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Artes Visuales</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Prueba - potencias y crec.</t>
+          <t>Entrega de trabajo - EJERCICIO y PRÁCTICA DEL DIBUJO ARQUITECTÓNICO</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>46147</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Biología</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Teoría evolutivas y seleccion natural</t>
+          <t>Prueba - potencias y crec.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>46147</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Artes Visuales</t>
+          <t>Biología</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - EJERCICIO y PRÁCTICA DEL DIBUJO ARQUITECTÓNICO</t>
+          <t>Entrega de trabajo - Teoría evolutivas y seleccion natural</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46148</v>
+        <v>46149</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Historia, Geografía y Ciencias Sociales</t>
+          <t>Tecnología</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Prueba - La hegemonía Liberal</t>
+          <t>Entrega de trabajo - Proyecto de primera unidad ABP</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46149</v>
+        <v>46150</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Tecnología</t>
+          <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Proyecto de primera unidad ABP</t>
+          <t>Prueba - Gimnasia</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>46150</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Química</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Prueba - Tipos de Reacciones Químicas</t>
+          <t>Control - sector y segmento circular</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>46150</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Educación Física y Salud</t>
+          <t>Química</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Prueba - Gimnasia</t>
+          <t>Prueba - Tipos de Reacciones Químicas</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46150</v>
+        <v>46153</v>
+      </c>
+      <c r="B10" s="2" t="n">
+        <v>46157</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Aplicación Sociograma</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
-      <c r="F10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46153</v>
-[...4 lines deleted...]
-      <c r="C11" t="inlineStr"/>
+        <v>46154</v>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>18:30</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Aplicación Sociograma</t>
+          <t>Segunda Reunión de Apoderados Tercer Ciclo</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>46154</v>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Segunda Reunión de Apoderados Tercer Ciclo</t>
+          <t>Música</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
-      <c r="F12" t="inlineStr"/>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Prueba - Unidad 1: Lo que la música nos muestra; Interpretar musicalmente en forma individual estilos musicales diversos; Propósito expresivo</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Música</t>
+          <t>Historia, Geografía y Ciencias Sociales</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Prueba - Unidad 1: Lo que la música nos muestra; Interpretar musicalmente en forma individual estilos musicales diversos; Propósito expresivo</t>
+          <t>Prueba - La hegemonía Liberal</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>46160</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>Lenguaje</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
           <t>Control - Control 2 de comprensión lerctora y léxico</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>46160</v>
       </c>
       <c r="B15" s="2" t="n">
@@ -736,74 +736,74 @@
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>46168</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>Lenguaje</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
           <t>Disertación - Debates Martín Rivas</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>46169</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Biología</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Control - Unit 2: Use of English, listening, writing and reading comprehension</t>
+          <t>Entrega de trabajo - Taxonomia</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>46169</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Biología</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Taxonomia</t>
+          <t>Control - Unit 2: Use of English, listening, writing and reading comprehension</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>46170</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Introducción a los EEE EE I° Medio C</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
           <t>8:00 - 15:35 hrs.</t>
         </is>
       </c>
     </row>
     <row r="20">