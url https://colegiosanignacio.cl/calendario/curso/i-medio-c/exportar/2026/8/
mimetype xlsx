--- v2 (2026-08-07)
+++ v3 (2026-10-02)
@@ -920,105 +920,105 @@
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>46255</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>Matemática</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Control - semejanza de figuras</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46258</v>
+        <v>46260</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Física</t>
+          <t>Historia, Geografía y Ciencias Sociales</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Trabajo Luz</t>
+          <t>Prueba - Sociedad Finisecular</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>46260</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Historia, Geografía y Ciencias Sociales</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Sumativa</t>
+          <t>Formativa</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Prueba - Sociedad Finisecular</t>
+          <t>Control - Unit 3: Formative Test 3 - Use of English, listening, writing and reading comprehension</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46260</v>
+        <v>46261</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Física</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Formativa</t>
+          <t>Sumativa</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Control - Unit 3: Formative Test 3 - Use of English, listening, writing and reading comprehension</t>
+          <t>Entrega de trabajo - Trabajo Luz</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>