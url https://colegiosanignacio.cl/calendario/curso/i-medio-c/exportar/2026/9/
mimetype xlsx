--- v2 (2026-08-07)
+++ v3 (2026-10-02)
@@ -622,108 +622,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>46275</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>Tecnología</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Disertación - Avances de proyecto de innovación tecnológica robótica</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46276</v>
+        <v>46287</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>Matemática</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Prueba - semejanza de figuras</t>
+          <t>Prueba - prueba</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46287</v>
+        <v>46288</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Prueba - prueba</t>
+          <t>Disertación - Inicio presentaciones orales en grupo. "Cómo nos venden la moto".</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46288</v>
+        <v>46290</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Disertación - Inicio presentaciones orales en grupo. "Cómo nos venden la moto".</t>
+          <t>Prueba - semejanza de figuras</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>46290</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Prueba - Voleibol</t>
         </is>
       </c>
     </row>
     <row r="13">