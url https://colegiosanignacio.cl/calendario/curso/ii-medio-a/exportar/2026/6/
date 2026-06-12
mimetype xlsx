--- v0 (2026-04-28)
+++ v1 (2026-06-12)
@@ -428,349 +428,349 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
-    <col width="8" customWidth="1" min="3" max="3"/>
-    <col width="36" customWidth="1" min="4" max="4"/>
+    <col width="9" customWidth="1" min="3" max="3"/>
+    <col width="44" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Fecha Fin</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Hora</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Temario</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>46174</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Fe, Ciencia, Ética y Tecnología</t>
+          <t>La Persona de Jesús</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - UNIDAD LAS TICS Y LA ÉTICA</t>
+          <t>Entrega de trabajo - JESÚS Y EL ANUNCIO DEL REINO</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>46174</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>La Persona de Jesús</t>
+          <t>Fe, Ciencia, Ética y Tecnología</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - JESÚS Y EL ANUNCIO DEL REINO</t>
+          <t>Entrega de trabajo - UNIDAD LAS TICS Y LA ÉTICA</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>46174</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>Inglés</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Reading Project  - Submitting a project based on a book</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>46175</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Música</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Lab Task - Completing Reading, Listening Speaking and Writing task</t>
+          <t>Entrega de trabajo - Unidad 2: Música y cultura; creación de una canción</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>46175</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Música</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Unidad 2: Música y cultura; creación de una canción</t>
+          <t>Evaluación de proceso - Lab Task - Completing Reading, Listening Speaking and Writing task</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>46176</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>Matemática</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
           <t>Prueba - Geometría</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>46176</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>Química</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
           <t>Prueba - Unidades de concentración</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46176</v>
+        <v>46177</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
           <t>Prueba - Fútbol</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46176</v>
+        <v>46178</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Física</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Laboratorio Movimiento Rectilineo Uniforme Acelerado</t>
+          <t>Prueba - álgebra</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>46181</v>
       </c>
-      <c r="B11" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>TRABAJOS DE INVIERNO</t>
+          <t>Doctrina Social de la Iglesia</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
-      <c r="F11" t="inlineStr"/>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - PROYECTO ENCICLICAS</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>46181</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Doctrina Social de la Iglesia</t>
+          <t>Espiritualidad Ignaciana</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - PROYECTO ENCICLICAS</t>
+          <t>Entrega de trabajo - ANÁLISIS DEL DISCURSO</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>46181</v>
       </c>
+      <c r="B13" s="2" t="n">
+        <v>46185</v>
+      </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Espiritualidad Ignaciana</t>
+          <t>TRABAJOS DE INVIERNO</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
-      <c r="F13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>46182</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Doctrina Social de la Iglesia</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - PROYECTO DE ENCÍCLICAS</t>
+          <t>Prueba - Online Test 2 - Unit 6: Use of language, listening, writing and reading comprehension</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>46182</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Espiritualidad Ignaciana</t>
+          <t>Doctrina Social de la Iglesia</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - ESPIRITUALIDAD: ANALISIS DEL DISCURSO</t>
+          <t>Entrega de trabajo - PROYECTO DE ENCÍCLICAS</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>46182</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Espiritualidad Ignaciana</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Prueba - Online Test 2 - Unit 6: Use of language, listening, writing and reading comprehension</t>
+          <t>Entrega de trabajo - ESPIRITUALIDAD: ANALISIS DEL DISCURSO</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>46183</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>Química</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
           <t>Evaluación de proceso - Controles Acumulativos</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>46184</v>
       </c>
       <c r="C18" t="inlineStr"/>
@@ -800,75 +800,135 @@
       <c r="F19" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Sexualidad y sistema reproductor</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>Tecnología</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
           <t>Evaluación de proceso - Proyecto de Segunda unidad ABP</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46188</v>
-[...4 lines deleted...]
-      <c r="C21" t="inlineStr"/>
+        <v>46186</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>ENSAYOS SIMCE 4, 6, 8 Y II MEDIO</t>
+          <t>Cierre Trabajos de Invierno - II° Medios</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
-      <c r="F21" t="inlineStr"/>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Salón de Actos.</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46189</v>
+        <v>46188</v>
+      </c>
+      <c r="B22" s="2" t="n">
+        <v>46192</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
+          <t>ENSAYOS SIMCE 4, 6, 8 Y II MEDIO</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr"/>
+      <c r="F22" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>46189</v>
+      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr">
+        <is>
           <t>Artes Visuales</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr"/>
-      <c r="F22" t="inlineStr">
+      <c r="E23" t="inlineStr"/>
+      <c r="F23" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Experimentación audiovisual</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>46190</v>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>08:15</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Congreso Literario</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr"/>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Horario: 8:15 a 11:25 hrs.
+Lugar: auditorio.</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>46190</v>
+      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Física</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr"/>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Laboratorio Movimiento Rectilineo Uniforme Acelerado</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>