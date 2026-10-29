--- v2 (2026-09-12)
+++ v3 (2026-10-29)
@@ -438,51 +438,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
-    <col width="8" customWidth="1" min="3" max="3"/>
+    <col width="9" customWidth="1" min="3" max="3"/>
     <col width="50" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Fecha Fin</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Hora</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
         </is>
@@ -567,83 +567,83 @@
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>Inglés</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Formativa</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Control - Online Formative Test 3</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>La Persona de Jesús</t>
+          <t>Fe, Ciencia, Ética y Tecnología</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - UNIDAD 1 JESÚS: DIOS Y PERSONA
-Jesús y el interés desde las ciencias- Dogma Jesús verdadero Dios y PERSONA</t>
+          <t>Disertación - Dilemas Éticos</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Fe, Ciencia, Ética y Tecnología</t>
+          <t>La Persona de Jesús</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Disertación - Dilemas Éticos</t>
+          <t>Entrega de trabajo - UNIDAD 1 JESÚS: DIOS Y PERSONA
+Jesús y el interés desde las ciencias- Dogma Jesús verdadero Dios y PERSONA</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>46273</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>Artes Visuales</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Desplazamiento de la pintura Retrato</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -684,184 +684,184 @@
       <c r="F10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>46287</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>Historia, Geografía y Ciencias Sociales</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Prueba - Guía de análisis de fuentes: Guerra fría en Chile y América</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46287</v>
+        <v>46288</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Biología</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Prueba - Genética</t>
+          <t>Control - Control "Un verdor terrible"</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>46288</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Control - Control "Un verdor terrible"</t>
+          <t>Prueba - Online Test 3</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46288</v>
+        <v>46289</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Inglés</t>
-[...11 lines deleted...]
-      </c>
+          <t>Salida de electivos, proyecto interdisciplinario de concierto.</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr"/>
+      <c r="F14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>46289</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Salida de electivos, proyecto interdisciplinario de concierto.</t>
-[...3 lines deleted...]
-      <c r="F15" t="inlineStr"/>
+          <t>Educación Física y Salud</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Evaluación de proceso - Acto Folclórico 15:30 hrs.</t>
+        </is>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46289</v>
-[...1 lines deleted...]
-      <c r="C16" t="inlineStr"/>
+        <v>46294</v>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Educación Física y Salud</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reunión Apoderados II° Medios CVX</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Acto Folclórico 15:30 hrs.</t>
+          <t>Online</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>46294</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>Música</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Formativa</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Control - Creación musical y otras artes</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46295</v>
+        <v>46294</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Química</t>
+          <t>Biología</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Prueba - Nomenclatura organica hidrocarburos y oxigenados</t>
+          <t>Prueba - Genética</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>46295</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>Lenguaje</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Informe de "Un verdor terrible".</t>
         </is>
       </c>
     </row>
   </sheetData>