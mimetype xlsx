--- v0 (2026-04-16)
+++ v1 (2026-06-12)
@@ -10,96 +10,100 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="III Medio A - October 2026" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="DD/MM/YYYY"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001B3A5C"/>
         <bgColor rgb="001B3A5C"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -424,92 +428,125 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="9" customWidth="1" min="1" max="1"/>
-[...2 lines deleted...]
-    <col width="10" customWidth="1" min="4" max="4"/>
+    <col width="14" customWidth="1" min="1" max="1"/>
+    <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="9" customWidth="1" min="3" max="3"/>
+    <col width="41" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Fecha Fin</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Hora</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Temario</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>46322</v>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>08:00</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Retiro de Confirmación - III° Medios.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr"/>
+      <c r="F2" t="inlineStr"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>46323</v>
+      </c>
+      <c r="B3" s="2" t="n">
+        <v>46324</v>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Ensayo PAES:  III° y IV° Medio</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr"/>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>