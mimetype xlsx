--- v1 (2026-06-12)
+++ v2 (2026-09-14)
@@ -428,125 +428,1008 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="9" customWidth="1" min="3" max="3"/>
-    <col width="41" customWidth="1" min="4" max="4"/>
+    <col width="50" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
-    <col width="11" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Fecha Fin</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Hora</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Temario</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46322</v>
+        <v>46296</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>08:00</t>
+          <t>11:15</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Retiro de Confirmación - III° Medios.</t>
+          <t>Segunda Feria Universitaria Colaborativa (III° y IV° Medio)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
-      <c r="F2" t="inlineStr"/>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>11:15 y 12:45 hrs.</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46323</v>
-[...2 lines deleted...]
-        <v>46324</v>
+        <v>46296</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
+          <t>Ciudadanía Global Bilingüe</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - ACCOMPLISHMENT OF WEEKLY VIDEO TASKS</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>46296</v>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Física</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Investigación Científica</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>46297</v>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Educación Física y Salud</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Prueba - Deporte colectivo</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>46300</v>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Ciencias para la Ciudadanía</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Prueba - Prueba sexualidad</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>46300</v>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>La Persona de Jesús</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - UNIDAD 2 JESÚS: y el anuncio</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>46301</v>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Matemática PAES</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Prueba - prueba</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>46302</v>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Ciencias Sociales e introducción al Derecho</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Prueba - Análisis de casos: Vulneración de derechos en la sociedad actual</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>46302</v>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Fe y Justicia</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - UNIDAD 2 DESIGUALDAD
+Respuesta de las instituciones frente a la justicia</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>46303</v>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Ciudadanía Global Bilingüe</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - ACCOMPLISHMENT OF WEEKLY VIDEO TASKS</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>46303</v>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Creación y Composición Musical</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Prueba - Paisaje sonoro: diseño auditivo, OA1-OA2-OA4; crean obras musicales incorporando en sus creaciones, teoría aplicada, creación y diseño auditivo.</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>46303</v>
+      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Límites, Derivadas E Integrales</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Prueba - prueba 3</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>46303</v>
+      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Interpretación Musical</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Prueba - Práctica musical instrumental; géneros y estilos , OA1-OA2. Ejecución e Interpretación musical para obras 7 y 8.</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>46304</v>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Biología celular y molecular</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Laboratorio</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>46304</v>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Diseño y Arquitectura</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - entrega de diseños escenográficos</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>46304</v>
+      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Interpretación y Creación en Teatro</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Disertación - Presentación final</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>46304</v>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Geografía, territorios y desafíos medioambientales</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Proyecto Interdisciplinario. Creación de mapas de la ciudad de Santiago</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>46309</v>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Economía y Sociedad</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Prueba - Guía Desafíos actuales de distintas economías</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>46309</v>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Fe y Política</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Sistemas</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>46309</v>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Ciencias de la Salud</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Prueba - GeneticA y salud</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>46310</v>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Química</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>Prueba - laboratorio Termodinamica</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>46315</v>
+      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Lenguaje PAES</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Prueba - Mini ensayo 5</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>46315</v>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Física</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Prueba - Prueba Relatividad</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>46315</v>
+      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Promoción estilo de vida activos y saludables</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Prueba - Ejecución plan de entrenamiento</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Comprensión Histórica del presente</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Proyecto interdisciplinario: “Creación y representación de narrativas”.</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Fe y Sociedad</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Ensayo sobre autores</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Artes visuales, audiovisuales y multimediales</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Concierto interdisciplinario 170 años Colegio San Ignacio Alonso de Ovalle</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Promoción estilo de vida activos y saludables</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Investigación</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Participación y argumentación en democracia</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>- Evaluación 3</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Ciudadanía Global Bilingüe</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - ACCOMPLISHMENT OF WEEKLY VIDEO TASKS</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="C32" t="inlineStr"/>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Interpretación Musical</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Prueba - Práctica musical instrumental; géneros y estilos , A1-A2. Ejecución e Interpretación musical para obras 9 y 10.</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="C33" t="inlineStr"/>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Creación y Composición Musical</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Prueba - Paisaje sonoro: diseño auditivo, OA1-OA2-OA4; crean obras musicales incorporando en sus creaciones, teoría aplicada, creación y diseño auditivo.</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="C34" t="inlineStr"/>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Ciencias del Ejercicio Físico y Deportivo</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Prueba - Corrida 5K</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Procesos cognitivos y desarrollo de la personalidad</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Prueba - Unidad 4: Trastornos psicológicos y de la personalidad</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="C36" t="inlineStr"/>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Lectura y escritura especializada</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Control - control acumulativo 1</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Pensamiento computacional y programación</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - 2 avance</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="C38" t="inlineStr"/>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Educación Ciudadana</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Elaboración de proyecto de intervención territorial</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="C39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Taller Literatura</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Entrega Ciclo de cine</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="C40" t="inlineStr"/>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Ciencias del Ejercicio Físico y Deportivo</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Disertación - Presentación ayudas ergogénicas</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>46322</v>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>08:00</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Retiro de Confirmación - III° Medios.</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr"/>
+      <c r="F41" t="inlineStr"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>46322</v>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Inglés</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Formativa</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Evaluación de proceso - Shark Tank - Submitting Project Plan</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>46323</v>
+      </c>
+      <c r="B43" s="2" t="n">
+        <v>46324</v>
+      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr">
+        <is>
           <t>Ensayo PAES:  III° y IV° Medio</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr"/>
-      <c r="F3" t="inlineStr"/>
+      <c r="E43" t="inlineStr"/>
+      <c r="F43" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>46325</v>
+      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Lectura y escritura especializada</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Control - Control acumulativo 2</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>46325</v>
+      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Diseño y Arquitectura</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - evaluación concierto</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>