--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -428,51 +428,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F36"/>
+  <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="9" customWidth="1" min="3" max="3"/>
     <col width="50" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Fecha Fin</t>
         </is>
@@ -810,82 +810,82 @@
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>Ciencias Sociales e introducción al Derecho</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Prueba - Prueba: Evolución histórica de los Derechos Humanos y sus principales problemáticas.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>46288</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Biología de los ecosistemas</t>
+          <t>Economía y Sociedad</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Prueba - Producción primaria y cadenas tróficas</t>
+          <t>Prueba - Prueba: Políticas Macroeconómicas</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>46288</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Economía y Sociedad</t>
+          <t>Biología de los ecosistemas</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Prueba - Prueba: Políticas Macroeconómicas</t>
+          <t>Prueba - Producción primaria y cadenas tróficas</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>46289</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>Salida de electivos, proyecto interdisciplinario de concierto.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>46290</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>Interpretación y Creación en Teatro</t>
         </is>
@@ -907,331 +907,289 @@
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>Probabilidades y estadísticas descriptivas e inferencial</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Prueba - covarianza</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>46290</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Taller Literatura</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Disertación - World in Dialogue - Participation in Model UN inspired simulation.</t>
+          <t>Entrega de trabajo - Entrega análisis comparativo</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>46290</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Taller Literatura</t>
+          <t>Ciencias del Ejercicio Físico y Deportivo</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Entrega análisis comparativo</t>
+          <t>Disertación - Presentación ayudas ergógenicas</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>46290</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Ciencias del Ejercicio Físico y Deportivo</t>
+          <t>Educación Financiera y Emprendimiento</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Disertación - Presentación ayudas ergógenicas</t>
+          <t>Entrega de trabajo - Proyecto de emprendimiento con IA</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>46290</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Educación Financiera y Emprendimiento</t>
+          <t>Lectura y escritura especializada</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Proyecto de emprendimiento con IA</t>
+          <t>Entrega de trabajo - Artículo revista. Entrega final.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46290</v>
+        <v>46293</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Lectura y escritura especializada</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Artículo revista. Entrega final.</t>
+          <t>Prueba - Prueba escrita 1984/Farenheit 451</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>46293</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Ciencias para la Ciudadanía</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Prueba - Prueba escrita 1984/Farenheit 451</t>
+          <t>Prueba - Salud sexual - Sexualidad humana</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46293</v>
+        <v>46294</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Ciencias para la Ciudadanía</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Prueba - Salud sexual - Sexualidad humana</t>
+          <t>Prueba - prueba 2</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>46294</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Lenguaje PAES</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Disertación - World in Dialogue - Participation in Model UN inspired simulation.</t>
+          <t>Prueba - Mini ensayo 4</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>46294</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Lenguaje PAES</t>
+          <t>Probabilidades y estadísticas descriptivas e inferencial</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Prueba - Mini ensayo 4</t>
+          <t>Control - distribución binomial</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Probabilidades y estadísticas descriptivas e inferencial</t>
+          <t>Geometría 3D</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Control - distribución binomial</t>
+          <t>Entrega de trabajo - MAQUETA</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Comprensión Histórica del presente</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Prueba - prueba 2</t>
+          <t>Entrega de trabajo - Investigación: “Microhistorias ignacianas”</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>46295</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Comprensión Histórica del presente</t>
+          <t>Fe y Economía</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
-        <is>
-[...40 lines deleted...]
-      <c r="F36" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Modelos Económicos</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>