--- v0 (2026-04-28)
+++ v1 (2026-07-27)
@@ -428,571 +428,571 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F41"/>
+  <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
-    <col width="8" customWidth="1" min="3" max="3"/>
+    <col width="9" customWidth="1" min="3" max="3"/>
     <col width="50" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Fecha Fin</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Hora</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Temario</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>46174</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Educación Física y Salud</t>
+          <t>Educación Ciudadana</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Prueba - Deportes individuales</t>
+          <t>Prueba - Análisis de casos: Justicia y D.D.H.H.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>46174</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Historia PAES</t>
+          <t>Ciencias PAES</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>Prueba - Mini ensayo</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46175</v>
+        <v>46174</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Prueba - prueba 3</t>
+          <t>Prueba - Deportes individuales</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46176</v>
+        <v>46174</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Ciencias Sociales e introducción al Derecho</t>
+          <t>Historia PAES</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Derechos humanos en la actualidad, problemáticas contemporáneas.</t>
+          <t>Prueba - Mini ensayo</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46176</v>
+        <v>46175</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Pensamiento computacional y programación</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Prueba de Nivel - PRUEBA 3</t>
+          <t>Prueba - prueba 3</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46177</v>
+        <v>46176</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Química</t>
+          <t>Pensamiento computacional y programación</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Controles Acumulativos</t>
+          <t>Prueba de Nivel - PRUEBA 3</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46177</v>
+        <v>46176</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Límites, Derivadas E Integrales</t>
+          <t>Ciencias Sociales e introducción al Derecho</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Prueba - prueba 3</t>
+          <t>Entrega de trabajo - Derechos humanos en la actualidad, problemáticas contemporáneas.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>46177</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Ciudadanía Global Bilingüe</t>
+          <t>Química</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - ENTREGA DE PORTAFOLIO - GUÍAS DE TRABAJO- ENSAYOS -CV</t>
+          <t>Evaluación de proceso - Controles Acumulativos</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>46177</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Taller Literatura</t>
+          <t>Límites, Derivadas E Integrales</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Cuento. Versión final.</t>
+          <t>Prueba - prueba 3</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46178</v>
+        <v>46177</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Química</t>
+          <t>Ciudadanía Global Bilingüe</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Informes de laboratorio acumulativos</t>
+          <t>Entrega de trabajo - ENTREGA DE PORTAFOLIO - GUÍAS DE TRABAJO- ENSAYOS -CV</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46178</v>
+        <v>46177</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Probabilidades y estadísticas descriptivas e inferencial I</t>
+          <t>Taller Literatura</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Control - control 3</t>
+          <t>Entrega de trabajo - Cuento. Versión final.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Participación y argumentación en democracia</t>
+          <t>Diseño y Arquitectura</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Control - Escenas de la vida posmoderna</t>
+          <t>Entrega de trabajo - presentación de proyecto</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>Comprensión Histórica del presente</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
           <t>Disertación - Exposición: “Los sujetos históricos en la historia de Chile”</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>Geografía, territorios y desafíos medioambientales</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Trabajo Problemáticas socioambientales de la región</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Diseño y Arquitectura</t>
+          <t>Participación y argumentación en democracia</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - presentación de proyecto</t>
+          <t>Control - Escenas de la vida posmoderna</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46181</v>
+        <v>46178</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Ciencias PAES</t>
+          <t>Química</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Prueba - Mini ensayo</t>
+          <t>Entrega de trabajo - Informes de laboratorio acumulativos</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46181</v>
+        <v>46178</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Matemática PAES</t>
+          <t>Probabilidades y estadísticas descriptivas e inferencial I</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Prueba - prueba 2</t>
+          <t>Control - control 3</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Promoción estilo de vida activos y saludables</t>
+          <t>Matemática PAES</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Ejecución plan de entrenamiento</t>
+          <t>Prueba - prueba 2</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46183</v>
+        <v>46182</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Seminario de Filosofía</t>
+          <t>Promoción estilo de vida activos y saludables</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Prueba - FILOSOFÍA ANTIGUA 4</t>
+          <t>Evaluación de proceso - Ejecución plan de entrenamiento</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>46183</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>Filosofía</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
           <t>Prueba - UNIDAD 3 EL CONOCIMIENTO</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>46183</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Economía y Sociedad</t>
+          <t>Ciencias de la Salud</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Prueba - Análisis de caso: El mercado y sus imperfecciones</t>
+          <t>Disertación - Problemas de la Salud.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>46183</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Ciencias de la Salud</t>
+          <t>Economía y Sociedad</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Disertación - Problemas de la Salud.</t>
+          <t>Prueba - Análisis de caso: El mercado y sus imperfecciones</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46184</v>
+        <v>46183</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Biología de los ecosistemas</t>
+          <t>Seminario de Filosofía</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Prueba - Cambio Climático efectos sobre la biodiversidad</t>
+          <t>Prueba - FILOSOFÍA ANTIGUA 4</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>46184</v>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>09:45</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Física</t>
+          <t>Charla Departamento de Acción Comunitaria PDI - 8° Básico y III° Medio</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
-      <c r="F25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>46184</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>Promoción estilo de vida activos y saludables</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Investigación grupal</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>46184</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Interpretación y Creación en Teatro</t>
+          <t>Física</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Disertación - Montaje</t>
+          <t>Entrega de trabajo - Avance de Investigación científica</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46185</v>
+        <v>46184</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Ciencias para la Ciudadanía</t>
+          <t>Interpretación y Creación en Teatro</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Entrega Guías de trabajo " portafolio"</t>
+          <t>Disertación - Montaje</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46185</v>
+        <v>46184</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Geometría 3D</t>
+          <t>Biología de los ecosistemas</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - maqueta</t>
+          <t>Prueba - Cambio Climático efectos sobre la biodiversidad</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>Probabilidades y estadísticas descriptivas e inferencial I</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
           <t>Prueba - prueba 3</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="C31" t="inlineStr"/>
@@ -1005,195 +1005,229 @@
       <c r="F31" t="inlineStr">
         <is>
           <t>Prueba - Expresión Génica</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>Lenguaje</t>
         </is>
       </c>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Anteproyecto monografía</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46189</v>
+        <v>46185</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Lenguaje PAES</t>
+          <t>Ciencias para la Ciudadanía</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Prueba - Mini ensayo 3</t>
+          <t>Evaluación de proceso - Entrega Guías de trabajo " portafolio"</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46190</v>
+        <v>46185</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Fe y Sociedad</t>
+          <t>Geometría 3D</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - UN CASO DE CHILE: LA VIOLENCIA EN LA PAREJA</t>
+          <t>Entrega de trabajo - maqueta</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46190</v>
+        <v>46189</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Fe y Economía</t>
+          <t>Lenguaje PAES</t>
         </is>
       </c>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - LA REALIDAD DE LOS MÁS POBRES</t>
+          <t>Prueba - Mini ensayo 3</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>46190</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>Fe y Justicia</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
           <t>Entrega de trabajo - LA DESIGUALDAD</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>46190</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Fe y Política</t>
+          <t>Lectura y escritura especializada</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - IGLESIA Y DERECHOS HUMANOS</t>
+          <t>Prueba - compresión de textos académicos.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>46190</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Lectura y escritura especializada</t>
+          <t>Fe y Economía</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Prueba - compresión de textos académicos.</t>
+          <t>Entrega de trabajo - LA REALIDAD DE LOS MÁS POBRES</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46191</v>
+        <v>46190</v>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Artes visuales, audiovisuales y multimediales</t>
+          <t>Fe y Política</t>
         </is>
       </c>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Laboratorio de Performance</t>
+          <t>Entrega de trabajo - IGLESIA Y DERECHOS HUMANOS</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46191</v>
+        <v>46190</v>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Biología de los ecosistemas</t>
+          <t>Fe y Sociedad</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Recuperación de Ecosistemas</t>
+          <t>Entrega de trabajo - UN CASO DE CHILE: LA VIOLENCIA EN LA PAREJA</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46192</v>
+        <v>46191</v>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Participación y argumentación en democracia</t>
+          <t>Biología de los ecosistemas</t>
         </is>
       </c>
       <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Recuperación de Ecosistemas</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>46191</v>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Artes visuales, audiovisuales y multimediales</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr"/>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Laboratorio de Performance</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>46192</v>
+      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Participación y argumentación en democracia</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr"/>
+      <c r="F43" t="inlineStr">
         <is>
           <t>Entrega de trabajo - video-ensayo sobre la ciudad y la identidad</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>