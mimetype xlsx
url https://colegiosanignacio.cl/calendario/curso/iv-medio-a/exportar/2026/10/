--- v2 (2026-08-02)
+++ v3 (2026-09-21)
@@ -428,243 +428,243 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F51"/>
+  <dimension ref="A1:F54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
-    <col width="8" customWidth="1" min="3" max="3"/>
+    <col width="9" customWidth="1" min="3" max="3"/>
     <col width="50" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Fecha Fin</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Hora</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Temario</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>46296</v>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>11:15</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Física</t>
-[...6 lines deleted...]
-      </c>
+          <t>Segunda Feria Universitaria Colaborativa (III° y IV° Medio)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Investigación Científica</t>
+          <t>11:15 y 12:45 hrs.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>46296</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Ciudadanía Global Bilingüe</t>
+          <t>Física</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - ACCOMPLISHMENT OF WEEKLY VIDEO TASKS</t>
+          <t>Entrega de trabajo - Investigación Científica</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46297</v>
+        <v>46296</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Ciudadanía Global Bilingüe</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Control - Control acumulativo 1</t>
+          <t>Entrega de trabajo - ACCOMPLISHMENT OF WEEKLY VIDEO TASKS</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>46297</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
+          <t>Lenguaje</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Control - Control acumulativo 1</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>46297</v>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
           <t>Ser humano y medioambiente</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F5" t="inlineStr">
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
         <is>
           <t>Entrega de trabajo - UNIDAD 2 DESIGUALDAD
 Respuesta de las instituciones frente a la justicia</t>
-        </is>
-[...19 lines deleted...]
-          <t>Prueba - Mini ensayo 5</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>46300</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Prueba - Deporte no convencional</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46301</v>
+        <v>46300</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Ciencias PAES</t>
+          <t>Lenguaje PAES</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Prueba - Mini ensayo</t>
+          <t>Prueba - Mini ensayo 5</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>46301</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>Filosofía</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Prueba - Unidad 4: El impacto de la filosofía en la vida cotidiana</t>
         </is>
       </c>
     </row>
     <row r="10">
@@ -967,82 +967,82 @@
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>Ciencias para la Ciudadanía</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Entrega de trabajo -</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>46309</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Matemática PAES</t>
+          <t>Economía y Sociedad</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Prueba - prueba 2</t>
+          <t>Prueba - Guía Desafíos actuales de distintas economías</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>46309</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Economía y Sociedad</t>
+          <t>Matemática PAES</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Prueba - Guía Desafíos actuales de distintas economías</t>
+          <t>Prueba - prueba 2</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>46309</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>Ciencias de la Salud</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Prueba - GeneticA y salud</t>
         </is>
       </c>
     </row>
     <row r="28">
@@ -1072,313 +1072,313 @@
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Prueba - Juegos que acompañaron la vida ignaciana</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>46315</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Historia PAES</t>
+          <t>Ciencias PAES</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Prueba - Mini Ensayo</t>
+          <t>Prueba - Mini ensayo</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>46315</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Física</t>
+          <t>Historia PAES</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Prueba - Prueba Relatividad</t>
+          <t>Prueba - Mini Ensayo</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>46315</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Promoción estilo de vida activos y saludables</t>
+          <t>Física</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Prueba - Ejecución plan de entrenamiento</t>
+          <t>Prueba - Prueba Relatividad</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46316</v>
+        <v>46315</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Comprensión Histórica del presente</t>
+          <t>Promoción estilo de vida activos y saludables</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Proyecto interdisciplinario: “Creación y representación de narrativas”.</t>
+          <t>Prueba - Ejecución plan de entrenamiento</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46317</v>
+        <v>46316</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Comprensión Histórica del presente</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Classwork Performance</t>
+          <t>Entrega de trabajo - Proyecto interdisciplinario: “Creación y representación de narrativas”.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>46317</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Artes visuales, audiovisuales y multimediales</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Concierto interdisciplinario 170 años Colegio San Ignacio Alonso de Ovalle</t>
+          <t>Evaluación de proceso - Classwork Performance</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>46317</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Ciencias del Ejercicio Físico y Deportivo</t>
+          <t>Participación y argumentación en democracia</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Prueba - Corrida 5K</t>
+          <t>- Evaluación 3</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>46317</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Participación y argumentación en democracia</t>
+          <t>Ciudadanía Global Bilingüe</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>- Evaluación 3</t>
+          <t>Entrega de trabajo - ACCOMPLISHMENT OF WEEKLY VIDEO TASKS</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>46317</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Ciudadanía Global Bilingüe</t>
+          <t>Interpretación Musical</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - ACCOMPLISHMENT OF WEEKLY VIDEO TASKS</t>
+          <t>Prueba - Práctica musical instrumental; géneros y estilos , A1-A2. Ejecución e Interpretación musical para obras 9 y 10.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>46317</v>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Interpretación Musical</t>
+          <t>Creación y Composición Musical</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Prueba - Práctica musical instrumental; géneros y estilos , A1-A2. Ejecución e Interpretación musical para obras 9 y 10.</t>
+          <t>Prueba - Paisaje sonoro: diseño auditivo, OA1-OA2-OA4; crean obras musicales incorporando en sus creaciones, teoría aplicada, creación y diseño auditivo.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>46317</v>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Creación y Composición Musical</t>
+          <t>Artes visuales, audiovisuales y multimediales</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Prueba - Paisaje sonoro: diseño auditivo, OA1-OA2-OA4; crean obras musicales incorporando en sus creaciones, teoría aplicada, creación y diseño auditivo.</t>
+          <t>Entrega de trabajo - Concierto interdisciplinario 170 años Colegio San Ignacio Alonso de Ovalle</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46318</v>
+        <v>46317</v>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Taller Literatura</t>
+          <t>Ciencias del Ejercicio Físico y Deportivo</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Entrega Ciclo de cine</t>
+          <t>Prueba - Corrida 5K</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>46318</v>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Procesos cognitivos y desarrollo de la personalidad</t>
+          <t>Ciencias del Ejercicio Físico y Deportivo</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Prueba - Unidad 4: Trastornos psicológicos y de la personalidad</t>
+          <t>Disertación - Presentación ayudas ergogénicas</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>46318</v>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>Lectura y escritura especializada</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Control - control acumulativo 1</t>
         </is>
       </c>
     </row>
     <row r="44">
@@ -1429,129 +1429,180 @@
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
           <t>Educación Ciudadana</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Disertación - Análisis de casos: Unidad 4 derechos laborales</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46318</v>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Ciencias del Ejercicio Físico y Deportivo</t>
+          <t>Taller Literatura</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Disertación - Presentación ayudas ergogénicas</t>
+          <t>Entrega de trabajo - Entrega Ciclo de cine</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46323</v>
-[...2 lines deleted...]
-        <v>46324</v>
+        <v>46318</v>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Ensayo PAES:  III° y IV° Medio</t>
-[...3 lines deleted...]
-      <c r="F48" t="inlineStr"/>
+          <t>Procesos cognitivos y desarrollo de la personalidad</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Prueba - Unidad 4: Trastornos psicológicos y de la personalidad</t>
+        </is>
+      </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46325</v>
+        <v>46323</v>
+      </c>
+      <c r="B49" s="2" t="n">
+        <v>46324</v>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Diseño y Arquitectura</t>
-[...11 lines deleted...]
-      </c>
+          <t>Ensayo PAES:  III° y IV° Medio</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr"/>
+      <c r="F49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46325</v>
-[...1 lines deleted...]
-      <c r="C50" t="inlineStr"/>
+        <v>46324</v>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>18:30</t>
+        </is>
+      </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Ultimo día de clases IV° Medios</t>
+          <t>Última Reunión de Apoderados de IV° Medios.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>46325</v>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
           <t>Lectura y escritura especializada</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Control - Control acumulativo 2</t>
         </is>
       </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>46325</v>
+      </c>
+      <c r="C52" t="inlineStr"/>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Diseño y Arquitectura</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - evaluación concierto</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>46325</v>
+      </c>
+      <c r="C53" t="inlineStr"/>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Ultimo día de clases IV° Medios</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr"/>
+      <c r="F53" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>46325</v>
+      </c>
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Cierre de notas y Schooltrack IV° Medios.</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr"/>
+      <c r="F54" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>