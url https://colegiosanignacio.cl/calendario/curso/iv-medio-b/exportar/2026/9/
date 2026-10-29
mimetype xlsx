--- v2 (2026-09-14)
+++ v3 (2026-10-29)
@@ -668,410 +668,410 @@
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>Artes visuales, audiovisuales y multimediales</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Instalación y Videoarte: ejercicios de experimentación</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Ser humano y ética fundamental</t>
+          <t>Lectura y escritura especializada</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - MOdelo Clásico</t>
+          <t>Entrega de trabajo - Artículo de revista.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Educación Física y Salud</t>
+          <t>Ser humano y ética fundamental</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Acto Folclórico 10 hrs.</t>
+          <t>Entrega de trabajo - MOdelo Clásico</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Lectura y escritura especializada</t>
+          <t>Interpretación y Creación en Teatro</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Artículo de revista.</t>
+          <t>Entrega de trabajo - Montaje de 3 temas.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Interpretación y Creación en Teatro</t>
+          <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Montaje de 3 temas.</t>
+          <t>Evaluación de proceso - Acto Folclórico 10 hrs.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>46286</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>Lenguaje</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Biografía anuario (vía online)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>46287</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Ciencias Sociales e introducción al Derecho</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Prueba - Prueba: Evolución histórica de los Derechos Humanos y sus principales problemáticas.</t>
+          <t>Disertación - World in Dialogue - Participation in Model UN inspired simulation.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>46287</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Ciencias Sociales e introducción al Derecho</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Disertación - World in Dialogue - Participation in Model UN inspired simulation.</t>
+          <t>Prueba - Prueba: Evolución histórica de los Derechos Humanos y sus principales problemáticas.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>46288</v>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Último Retiro de IV°Medio B</t>
-[...2 lines deleted...]
-      <c r="E18" t="inlineStr"/>
+          <t>Economía y Sociedad</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>08: a 16:00 hrs.</t>
+          <t>Prueba - Prueba: Políticas Macroeconómicas</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>46288</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Economía y Sociedad</t>
+          <t>Biología de los ecosistemas</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Prueba - Prueba: Políticas Macroeconómicas</t>
+          <t>Prueba - Producción primaria y cadenas tróficas</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46288</v>
+        <v>46289</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Biología de los ecosistemas</t>
-[...11 lines deleted...]
-      </c>
+          <t>Salida de electivos, proyecto interdisciplinario de concierto.</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46289</v>
-[...1 lines deleted...]
-      <c r="C21" t="inlineStr"/>
+        <v>46290</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>08:00</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Salida de electivos, proyecto interdisciplinario de concierto.</t>
+          <t>Último Retiro de IV°Medio B</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
-      <c r="F21" t="inlineStr"/>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>08: a 16:00 hrs.</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>46290</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Probabilidades y estadísticas descriptivas e inferencial</t>
+          <t>Taller Literatura</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Prueba - covarianza</t>
+          <t>Entrega de trabajo - Entrega análisis comparativo</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>46290</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Taller Literatura</t>
+          <t>Ciencias del Ejercicio Físico y Deportivo</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Entrega análisis comparativo</t>
+          <t>Disertación - Presentación ayudas ergógenicas</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>46290</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Ciencias del Ejercicio Físico y Deportivo</t>
+          <t>Educación Financiera y Emprendimiento</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Disertación - Presentación ayudas ergógenicas</t>
+          <t>Entrega de trabajo - Proyecto de emprendimiento con IA</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>46290</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Educación Financiera y Emprendimiento</t>
+          <t>Ser humano y bioética</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Proyecto de emprendimiento con IA</t>
+          <t>Entrega de trabajo - Analisis de un caso</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>46290</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Ser humano y bioética</t>
+          <t>Lectura y escritura especializada</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Analisis de un caso</t>
+          <t>Entrega de trabajo - Artículo revista. Entrega final.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>46290</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Lectura y escritura especializada</t>
+          <t>Interpretación y Creación en Teatro</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Artículo revista. Entrega final.</t>
+          <t>Entrega de trabajo - Montaje final</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>46290</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Interpretación y Creación en Teatro</t>
+          <t>Probabilidades y estadísticas descriptivas e inferencial</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Montaje final</t>
+          <t>Prueba - covarianza</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>46293</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>Ciencias para la Ciudadanía</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Prueba - Evaluación tipo PAES -</t>
         </is>
       </c>
     </row>
     <row r="30">