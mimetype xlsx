--- v0 (2026-04-28)
+++ v1 (2026-06-12)
@@ -483,653 +483,653 @@
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Temario</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>46174</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Educación Ciudadana</t>
+          <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Infografía medios de comunicación masivos</t>
+          <t>Prueba - Deportes colectivos</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>46174</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Educación Física y Salud</t>
+          <t>Educación Ciudadana</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Prueba - Deportes colectivos</t>
+          <t>Entrega de trabajo - Infografía medios de comunicación masivos</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>46175</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Historia PAES</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Prueba - prueba 3</t>
+          <t>Prueba - Mini Ensayo</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>46175</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Historia PAES</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Prueba - Mini Ensayo</t>
+          <t>Prueba - prueba 3</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>46176</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>Ciencias Sociales e introducción al Derecho</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Derechos humanos en la actualidad, problemáticas contemporáneas.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>46176</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>Pensamiento computacional y programación</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
           <t>Prueba de Nivel - PRUEBA 3</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>46177</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Ciudadanía Global Bilingüe</t>
+          <t>Límites, Derivadas E Integrales</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - ENTREGA DE PORTAFOLIO - GUÍAS DE TRABAJO- ENSAYOS -CV</t>
+          <t>Prueba - prueba 3</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>46177</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Taller Literatura</t>
+          <t>Ciudadanía Global Bilingüe</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Cuento. Versión final.</t>
+          <t>Entrega de trabajo - ENTREGA DE PORTAFOLIO - GUÍAS DE TRABAJO- ENSAYOS -CV</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>46177</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Química</t>
+          <t>Taller Literatura</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Controles Acumulativos</t>
+          <t>Entrega de trabajo - Cuento. Versión final.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>46177</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Límites, Derivadas E Integrales</t>
+          <t>Química</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Prueba - prueba 3</t>
+          <t>Evaluación de proceso - Controles Acumulativos</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Geografía, territorios y desafíos medioambientales</t>
+          <t>Diseño y Arquitectura</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Trabajo Problemáticas socioambientales de la región</t>
+          <t>Entrega de trabajo - presentación de proyecto</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Diseño y Arquitectura</t>
+          <t>Filosofía</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - presentación de proyecto</t>
+          <t>"La filosofía permite cuestionar el conocimiento y las acciones del ser humano"</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Ser humano y bioética</t>
+          <t>Ser humano y sexualidad</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - BIOÉTICA SOCIAL</t>
+          <t>Entrega de trabajo - ETICA Y SEXUALIDAD</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Ser humano y sexualidad</t>
+          <t>Ser humano y bioética</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - ETICA Y SEXUALIDAD</t>
+          <t>Entrega de trabajo - BIOÉTICA SOCIAL</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Química</t>
+          <t>Ser humano y medioambiente</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Informes de laboratorio acumulativos</t>
+          <t>Entrega de trabajo - MEDIO AMBIENTE Y SOLUCIONES</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Ser humano y medioambiente</t>
+          <t>Ser humano y ética fundamental</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - MEDIO AMBIENTE Y SOLUCIONES</t>
+          <t>Entrega de trabajo - MORAL Y MODELO CLASICO</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Ser humano y ética fundamental</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - MORAL Y MODELO CLASICO</t>
+          <t>Entrega de trabajo - Movie Review - To carry out an analysis of a movie. 
+(individual)</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Probabilidades y estadísticas descriptivas e inferencial I</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Movie Review - To carry out an analysis of a movie. 
-(individual)</t>
+          <t>Control - control 3</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Filosofía</t>
+          <t>Participación y argumentación en democracia</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Prueba - UNIDAD ÉTICA</t>
+          <t>Control - Escenas de la vida posmoderna</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Probabilidades y estadísticas descriptivas e inferencial I</t>
+          <t>Comprensión Histórica del presente</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Control - control 3</t>
+          <t>Disertación - Exposición: “Los sujetos históricos en la historia de Chile”</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Participación y argumentación en democracia</t>
+          <t>Geografía, territorios y desafíos medioambientales</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Control - Escenas de la vida posmoderna</t>
+          <t>Entrega de trabajo - Trabajo Problemáticas socioambientales de la región</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Comprensión Histórica del presente</t>
+          <t>Química</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Disertación - Exposición: “Los sujetos históricos en la historia de Chile”</t>
+          <t>Entrega de trabajo - Informes de laboratorio acumulativos</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>46181</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>Lenguaje</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
           <t>Disertación - Juicio oral a personaje de obra dramática</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>46182</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>Promoción estilo de vida activos y saludables</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
           <t>Evaluación de proceso - Ejecución plan de entrenamiento</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>46183</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Economía y Sociedad</t>
+          <t>Seminario de Filosofía</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Prueba - Análisis de caso: El mercado y sus imperfecciones</t>
+          <t>Prueba - FILOSOFÍA ANTIGUA 4</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>46183</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Seminario de Filosofía</t>
+          <t>Ciencias de la Salud</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Prueba - FILOSOFÍA ANTIGUA 4</t>
+          <t>Disertación - Problemas de la Salud.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>46183</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Ciencias de la Salud</t>
+          <t>Economía y Sociedad</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Disertación - Problemas de la Salud.</t>
+          <t>Prueba - Análisis de caso: El mercado y sus imperfecciones</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>46183</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>Matemática PAES</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
           <t>Prueba - prueba 3</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>46184</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Biología de los ecosistemas</t>
+          <t>Física</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Prueba - Cambio Climático efectos sobre la biodiversidad</t>
+          <t>Entrega de trabajo - Avance de Investigación científica</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>46184</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Física</t>
+          <t>Promoción estilo de vida activos y saludables</t>
         </is>
       </c>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Avance de Investigación científica</t>
+          <t>Entrega de trabajo - Investigación grupal</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>46184</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Promoción estilo de vida activos y saludables</t>
+          <t>Interpretación y Creación en Teatro</t>
         </is>
       </c>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Investigación grupal</t>
+          <t>Disertación - Montaje</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>46184</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Interpretación y Creación en Teatro</t>
+          <t>Biología de los ecosistemas</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Disertación - Montaje</t>
+          <t>Prueba - Cambio Climático efectos sobre la biodiversidad</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Geometría 3D</t>
+          <t>Probabilidades y estadísticas descriptivas e inferencial I</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - maqueta</t>
+          <t>Prueba - prueba 3</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Probabilidades y estadísticas descriptivas e inferencial I</t>
+          <t>Biología celular y molecular</t>
         </is>
       </c>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Prueba - prueba 3</t>
+          <t>Prueba - Expresión Génica</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Biología celular y molecular</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Prueba - Expresión Génica</t>
+          <t>Evaluación de proceso - Classwork Performance</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Geometría 3D</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Classwork Performance</t>
+          <t>Entrega de trabajo - maqueta</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>46188</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>Lenguaje PAES</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
           <t>Prueba - Mini ensayo 3</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>46189</v>
       </c>
       <c r="C39" t="inlineStr"/>