--- v2 (2026-08-02)
+++ v3 (2026-09-20)
@@ -731,61 +731,61 @@
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>Interpretación Musical</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Prueba - Práctica musical instrumental; géneros y estilos , OA1-OA2. Ejecucuón e Interpretación musical para obras 5 y 6.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>46241</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Ser humano y sexualidad</t>
+          <t>Procesos cognitivos y desarrollo de la personalidad</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Ética</t>
+          <t>Prueba - Unidad 2 El aprendizaje como procesos cognitivo</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>46241</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>Educación Financiera y Emprendimiento</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Entrega de trabajo - El caso Mc Donald</t>
         </is>
       </c>
     </row>
     <row r="16">
@@ -963,313 +963,313 @@
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>Filosofía</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Prueba - Unidad 2: Método razonamiento filosófico</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>46241</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Procesos cognitivos y desarrollo de la personalidad</t>
+          <t>Ser humano y sexualidad</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Prueba - Unidad 2 El aprendizaje como procesos cognitivo</t>
+          <t>Entrega de trabajo - Ética</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46244</v>
+        <v>46245</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Educación Ciudadana</t>
+          <t>Ciencias PAES</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Prueba - Prueba sumativa individual Unidad 3:Principios éticos para la vida en democracia</t>
+          <t>Prueba - Mini ensayo</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>46245</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Ciencias PAES</t>
+          <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Prueba - Mini ensayo</t>
+          <t>Entrega de trabajo - Planificación entrenamiento</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>46245</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Educación Física y Salud</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Planificación entrenamiento</t>
+          <t>Prueba - prueba</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46245</v>
-[...1 lines deleted...]
-      <c r="C29" t="inlineStr"/>
+        <v>46247</v>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>09:55</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>FERIA ELECTIVIDAD: II° y III° Medios. Presentan IV° Medios.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Sumativa</t>
-[...6 lines deleted...]
-      </c>
+          <t>09:55 a 11:15 hrs. Salón de Actos.</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>46247</v>
       </c>
-      <c r="C30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
-          <t>FERIA ELECTIVIDAD: II° y III° Medios. Presentan IV° Medios.</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>09:55 a 11:15 hrs. Salón de Actos.</t>
-[...2 lines deleted...]
-      <c r="F30" t="inlineStr"/>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Prueba - ONLINE SKILL TEST - PRUEBA HABILIDADES INGLES</t>
+        </is>
+      </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>46247</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>Participación y argumentación en democracia</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>- Evaluación 1</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>46247</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Artes visuales, audiovisuales y multimediales</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Prueba - ONLINE SKILL TEST - PRUEBA HABILIDADES INGLES</t>
+          <t>Entrega de trabajo - Proyecto de investigación "Videoarte: ejercicios de experimentación"</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46247</v>
+        <v>46248</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Artes visuales, audiovisuales y multimediales</t>
+          <t>Química</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Proyecto de investigación "Videoarte: ejercicios de experimentación"</t>
+          <t>Prueba - Prueba REDOX 1</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>46248</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Química</t>
+          <t>Diseño y Arquitectura</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Prueba - Prueba REDOX 1</t>
+          <t>Entrega de trabajo - entrega de diseños modulares para hormigón</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>46248</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Diseño y Arquitectura</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Sumativa</t>
+          <t>Formativa</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - entrega de diseños modulares para hormigón</t>
+          <t>Evaluación de proceso - World in Dialogue - Submitting Position Paper Draft</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>46248</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Ser humano y bioética</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Formativa</t>
+          <t>Sumativa</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - World in Dialogue - Submitting Position Paper Draft</t>
+          <t>Prueba - Unidad: Conceptos básico de economía</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46248</v>
+        <v>46251</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Ser humano y bioética</t>
+          <t>Educación Ciudadana</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Prueba - Unidad: Conceptos básico de economía</t>
+          <t>Prueba - Prueba sumativa individual Unidad 3:Principios éticos para la vida en democracia</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>46251</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>Lenguaje PAES</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Prueba - Mini ensayo 4</t>
         </is>
       </c>
     </row>
     <row r="39">
@@ -1320,82 +1320,82 @@
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>Inglés</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Prueba - ONLINE SKILL TEST - PRUEBA HABILIDADES INGLES</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>46255</v>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Interpretación y Creación en Teatro</t>
+          <t>Lectura y escritura especializada</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Máscaras</t>
+          <t>Entrega de trabajo - Cuerpo argumentativo y conclusión.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>46255</v>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Lectura y escritura especializada</t>
+          <t>Interpretación y Creación en Teatro</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Cuerpo argumentativo y conclusión.</t>
+          <t>Entrega de trabajo - Máscaras</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>46255</v>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
           <t>Geometría 3D</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Prueba - prueba</t>
         </is>
       </c>
     </row>
     <row r="45">
@@ -1442,331 +1442,331 @@
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46258</v>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
           <t>4a Reunión Proyecto de Vida  IV° Medios</t>
         </is>
       </c>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
           <t>Con estudiantes en Hora de Formación.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>46259</v>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Ciencias para la Ciudadanía</t>
+          <t>Promoción estilo de vida activos y saludables</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Prueba - Prueba fotosíntesis</t>
+          <t>Disertación - Deportes no convencionales</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>46259</v>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Promoción estilo de vida activos y saludables</t>
+          <t>Ciencias para la Ciudadanía</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Disertación - Deportes no convencionales</t>
+          <t>Prueba - Prueba fotosíntesis</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>46260</v>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Física</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Prueba - ONLINE SKILL TEST - PRUEBA HABILIDADES INGLES</t>
+          <t>Entrega de trabajo - Trabajo Cosmos</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>46260</v>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Ciencias de la Salud</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Disertación - Anatomia" Un órgano una enfermedad"</t>
+          <t>Prueba - ONLINE SKILL TEST - PRUEBA HABILIDADES INGLES</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>46260</v>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Física</t>
+          <t>Ciencias de la Salud</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Trabajo Cosmos</t>
+          <t>Disertación - Anatomia" Un órgano una enfermedad"</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>46261</v>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Biología de los ecosistemas</t>
+          <t>Límites, Derivadas E Integrales</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Informe de Laboratorio</t>
+          <t>Prueba -</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>46261</v>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Límites, Derivadas E Integrales</t>
+          <t>Biología de los ecosistemas</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Prueba -</t>
+          <t>Entrega de trabajo - Informe de Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>46262</v>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Ciencias del Ejercicio Físico y Deportivo</t>
+          <t>Probabilidades y estadísticas descriptivas e inferencial</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Mesociclo de entrenamiento</t>
+          <t>Control - regresión lineal</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>46262</v>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Pensamiento computacional y programación</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Entrega biografía admirativa (vía online)</t>
+          <t>Entrega de trabajo - 1 avance</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>46262</v>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Probabilidades y estadísticas descriptivas e inferencial</t>
+          <t>Diseño y Arquitectura</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Control - regresión lineal</t>
+          <t>Entrega de trabajo - entrega de voúmenes en hormigón armado</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>46262</v>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Pensamiento computacional y programación</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - 1 avance</t>
+          <t>Entrega de trabajo - World in Dialogue - Submitting Position Paper Final Version</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>46262</v>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Diseño y Arquitectura</t>
+          <t>Ciencias del Ejercicio Físico y Deportivo</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - entrega de voúmenes en hormigón armado</t>
+          <t>Entrega de trabajo - Mesociclo de entrenamiento</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>46262</v>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Educación Financiera y Emprendimiento</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - World in Dialogue - Submitting Position Paper Final Version</t>
+          <t>Entrega de trabajo - Analisis de un libro sobre emprendimiento</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>46262</v>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Educación Financiera y Emprendimiento</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Analisis de un libro sobre emprendimiento</t>
+          <t>Entrega de trabajo - Entrega biografía admirativa (vía online)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>