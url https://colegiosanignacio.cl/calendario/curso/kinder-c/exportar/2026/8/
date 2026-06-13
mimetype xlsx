--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -428,105 +428,122 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
-    <col width="8" customWidth="1" min="3" max="3"/>
+    <col width="9" customWidth="1" min="3" max="3"/>
     <col width="39" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Fecha Fin</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Hora</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Temario</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>46255</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Reunión madrinas/padrinos de Kínder</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr"/>
     </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>46261</v>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Imposición de insignias Kínder C</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr"/>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>