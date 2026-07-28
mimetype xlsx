--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -428,122 +428,143 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="9" customWidth="1" min="3" max="3"/>
-    <col width="39" customWidth="1" min="4" max="4"/>
+    <col width="50" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
-    <col width="11" customWidth="1" min="6" max="6"/>
+    <col width="34" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Fecha Fin</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Hora</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Temario</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46255</v>
-[...1 lines deleted...]
-      <c r="C2" t="inlineStr"/>
+        <v>46239</v>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>08:30</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Reunión madrinas/padrinos de Kínder</t>
+          <t>Taller de Crianza Respetuosa Pre-Kínder y Kínder</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
-      <c r="F2" t="inlineStr"/>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>8:30 - 10:00 hrs. - Auditorio.</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46261</v>
-[...5 lines deleted...]
-      </c>
+        <v>46255</v>
+      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Imposición de insignias Kínder C</t>
+          <t>Reunión madrinas/padrinos de Kínder</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>46262</v>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>08:15</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Imposición de insignias Kínder C</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr"/>
+      <c r="F4" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>