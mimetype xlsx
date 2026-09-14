--- v2 (2026-07-28)
+++ v3 (2026-09-14)
@@ -428,51 +428,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="9" customWidth="1" min="3" max="3"/>
     <col width="50" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="34" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Fecha Fin</t>
         </is>
@@ -499,72 +499,93 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>46239</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>08:30</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Taller de Crianza Respetuosa Pre-Kínder y Kínder</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>8:30 - 10:00 hrs. - Auditorio.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46255</v>
-[...1 lines deleted...]
-      <c r="C3" t="inlineStr"/>
+        <v>46246</v>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>08:30</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Reunión madrinas/padrinos de Kínder</t>
+          <t>Taller de Crianza Respetuosa 1° Básico y 2° Básico.</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
-      <c r="F3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>08:30 - 10:00 hrs. Auditorio</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46262</v>
-[...5 lines deleted...]
-      </c>
+        <v>46255</v>
+      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Imposición de insignias Kínder C</t>
+          <t>Reunión madrinas/padrinos de Kínder</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>46262</v>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>08:15</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Imposición de insignias Kínder C</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>