--- v1 (2026-06-12)
+++ v2 (2026-11-07)
@@ -478,51 +478,51 @@
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Hora</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Temario</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46367</v>
+        <v>46366</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>18:30</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CEREMONIA DE CIERRE TERCER CICLO.</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>