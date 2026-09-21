--- v1 (2026-08-04)
+++ v2 (2026-09-21)
@@ -483,104 +483,104 @@
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Temario</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>46239</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Religión</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Control - Control de lectura "Romeo y Julieta"</t>
+          <t>Prueba - UNIDAD: Santidad
+Conceptos, características</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>46239</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Música</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Formativa</t>
+          <t>Sumativa</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Control - Danzas caporales</t>
+          <t>Control - Control de lectura "Romeo y Julieta"</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>46239</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Religión</t>
+          <t>Música</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Sumativa</t>
+          <t>Formativa</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Prueba - UNIDAD: Santidad
-Conceptos, características</t>
+          <t>Control - Danzas caporales</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>46240</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>18:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Reunión de apoderados 8° Básico: Campamento de la Amistad.</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>46244</v>
       </c>
       <c r="C6" t="inlineStr">
@@ -602,103 +602,103 @@
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>Química</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Prueba - Configuración Electronica</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>46245</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Tecnología</t>
+          <t>Biología</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Exposiciones de proyectos patrimonio</t>
+          <t>Prueba - Tipos celulares y membrana</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>46245</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Biología</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Prueba - Tipos celulares y membrana</t>
+          <t>Entrega de trabajo - Role Play - Writing a travel-themed talk show script.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>46245</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Tecnología</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Role Play - Writing a travel-themed talk show script.</t>
+          <t>Evaluación de proceso - Exposiciones de proyectos patrimonio</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>46246</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>Música</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Prueba - Danzas caporales</t>
         </is>
       </c>
     </row>
     <row r="12">
@@ -727,51 +727,51 @@
         <v>46247</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>Historia, Geografía y Ciencias Sociales</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Trabajo grupal. Wikirin de La Colonia en América y Chile. Unidad II.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>46248</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>15:30</t>
+          <t>18:00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Fiesta Virgen del Carmen</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
           <t>Participan 7°, 8° y I° Medios.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>46254</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>Matemática</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">