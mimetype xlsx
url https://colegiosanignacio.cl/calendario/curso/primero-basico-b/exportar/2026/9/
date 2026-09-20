--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -439,51 +439,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="9" customWidth="1" min="3" max="3"/>
-    <col width="45" customWidth="1" min="4" max="4"/>
+    <col width="50" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Fecha Fin</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Hora</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
         </is>
       </c>
@@ -547,135 +547,143 @@
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>Religión</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Entrega de trabajo - UNIDAD VIDA DE SAN IGNACIO
 Vida de San Ignacio, su familia, Pamplona, su conversión y su entrega a la Virgen de Monserrat.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>46275</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Prueba - Unidad 4 "Patrones y álgebra"</t>
+          <t>Control - Dictado letras Ch-Ñ Lecciones 24 y 25.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>46275</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Control - Dictado letras Ch-Ñ Lecciones 24 y 25.</t>
+          <t>Prueba - Unidad 4 "Patrones y álgebra"</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>08:15</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Acto Folclórico de Pre Kínder a 1°Básico.</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Evaluación de proceso - Acto Folclórico 10 hrs.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46288</v>
-[...1 lines deleted...]
-      <c r="C9" t="inlineStr"/>
+        <v>46286</v>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>08:15</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Oración Familiar 1° Básico B</t>
+          <t>Liturgia de inicio del Proyecto de Lectura de 1° básico.  "Desde los ojos de Alberto"</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
-      <c r="F9" t="inlineStr"/>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>08:15 a 09:00 hrs.</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>46288</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>Ciencias Naturales</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Prueba - Prueba Unidad 3: El viaje de la tierra y las estaciones.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>46290</v>