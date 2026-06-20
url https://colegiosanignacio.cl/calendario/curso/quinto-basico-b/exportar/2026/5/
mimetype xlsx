--- v0 (2026-05-02)
+++ v1 (2026-06-20)
@@ -517,233 +517,233 @@
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>46149</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>Música</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>Prueba - Repertorio vocal, corporal e instrumental.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>46150</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Historia, Geografía y Ciencias Sociales</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Prueba - Prueba y escritura de cómic "Historia de un perro llamado leal" "Historia de una gaviota y del gato que le enseñó a volar"</t>
+          <t>Prueba - Unidad 1 Diversidad geográfica de Chile</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>46150</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
+        <is>
+          <t>Prueba - Prueba y escritura de cómic "Historia de un perro llamado leal" "Historia de una gaviota y del gato que le enseñó a volar"</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>46150</v>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Inglés</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr"/>
+      <c r="F6" t="inlineStr">
         <is>
           <t>Prueba - This is my life Unit 1: Unit 2: Welcome to our school: 
 -Vocabulary about school places.
 - Present simple
 - Adverbs of frequency
 - Describe what can/ can't do in your school
 - Free time activities.
 Skills: Reading/ Listening/ Writing</t>
         </is>
       </c>
     </row>
-    <row r="6">
-[...15 lines deleted...]
-    </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>46153</v>
       </c>
       <c r="B7" s="2" t="n">
         <v>46157</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>Aplicación Sociograma</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Ciencias Naturales</t>
+          <t>Religión</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Laboratorio de Organización biológica</t>
+          <t>Entrega de trabajo - UNIDAD LA CREACIÓN</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>46154</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Religión</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - UNIDAD LA CREACIÓN</t>
+          <t>Prueba - Números naturales 2</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46154</v>
-[...1 lines deleted...]
-      <c r="C10" t="inlineStr"/>
+        <v>46156</v>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>18:30</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Segunda Reunión de Apoderados Segundo Ciclo</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
-      <c r="F10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>46156</v>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Segunda Reunión de Apoderados Segundo Ciclo</t>
+          <t>Biología de los ecosistemas</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
-      <c r="F11" t="inlineStr"/>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Entrega de trabajo - Estado actual de la Biodiversidad</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46156</v>
+        <v>46157</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Biología de los ecosistemas</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Estado actual de la Biodiversidad</t>
+          <t>Control - Control de habilidades lectoras</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46157</v>
+        <v>46160</v>
+      </c>
+      <c r="B13" s="2" t="n">
+        <v>46164</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Aplicación Sociograma</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
-      <c r="F13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46160</v>
-[...2 lines deleted...]
-        <v>46164</v>
+        <v>46161</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Aplicación Sociograma</t>
+          <t>Ciencias Naturales</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
-      <c r="F14" t="inlineStr"/>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Evaluación de proceso - Laboratorio de Organización biológica</t>
+        </is>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>46161</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>Tecnología</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Mundo digital</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>46169</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>08:00</t>
@@ -763,74 +763,74 @@
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>46169</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>Artes Visuales</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
           <t>Entrega de trabajo - 3-Paisaje de Chile en acrílico sobre tela</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>46170</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Música</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Prueba - Repertorio Vocal e instrumental a 2 voces "Pajarillo Verde"</t>
+          <t>Entrega de trabajo - Reading Project</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>46170</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Música</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Reading Project</t>
+          <t>Prueba - Repertorio Vocal e instrumental a 2 voces "Pajarillo Verde"</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>46171</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>Inglés</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
           <t>Control - Unit 2: Welcome to our school: 
 -Vocabulary about school places.
 - Present simple
 - Adverbs of frequency
 - Describe what can/ can't do in your school
 - Free time activities.
 Skills: Reading/ Listening/ Writing</t>
         </is>
       </c>