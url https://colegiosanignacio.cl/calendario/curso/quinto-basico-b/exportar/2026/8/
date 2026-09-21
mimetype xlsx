--- v2 (2026-08-07)
+++ v3 (2026-09-21)
@@ -504,336 +504,336 @@
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Religión</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Entrega de trabajo - UNIDAD: Vida de San Ignacio</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>46239</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Artes Visuales</t>
+          <t>Historia, Geografía y Ciencias Sociales</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Obra de Vicent Van Gogh “en relieve “</t>
+          <t>Control - Control 1 "Características zonas naturales:"</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>46239</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Historia, Geografía y Ciencias Sociales</t>
+          <t>Artes Visuales</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Control - Control 1 "Características zonas naturales:"</t>
+          <t>Entrega de trabajo - Obra de Vicent Van Gogh “en relieve “</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>46245</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>08:15</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Imposición de Insignias Estudiantes nuevos Segundo Ciclo</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
           <t>08:15 - 09:30 hrs.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46246</v>
+        <v>46247</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Historia, Geografía y Ciencias Sociales</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Control - Control 2 "Características zonas naturales:"</t>
+          <t>Prueba - Prueba fracciones</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>46247</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>Música</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Prueba - Interpretación vocal Magalenha y ejecución vocal e instrumental de Hijo del sol Luminoso.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>46247</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Tecnología</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Prueba - Prueba fracciones</t>
+          <t>Entrega de trabajo - Proyecto digital</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46247</v>
+        <v>46251</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Tecnología</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Proyecto digital</t>
+          <t>Control - Control habilidades lectoras</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>46251</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>Inglés</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Role Play - Written Part "Sports Journalist": 
 Investigar acerca de dos deportes, expresar ideas comparativas y superlativas acerca de los deportes investigados, redactar un informe y, finalmente presentar la investigación al resto de la clase.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46251</v>
+        <v>46255</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Control - Control habilidades lectoras</t>
+          <t>Disertación - Role Play - Oral Part "Sports Journalist": 
+Investigar acerca de dos deportes, expresar ideas comparativas y superlativas acerca de los deportes investigados, redactar un informe y, finalmente presentar la investigación al resto de la clase.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>46255</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Disertación - Role Play - Oral Part "Sports Journalist": 
-Investigar acerca de dos deportes, expresar ideas comparativas y superlativas acerca de los deportes investigados, redactar un informe y, finalmente presentar la investigación al resto de la clase.</t>
+          <t>Prueba - Lectura complementaria</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46255</v>
+        <v>46259</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Ciencias Naturales</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Prueba - Lectura complementaria</t>
+          <t>Prueba - Sistema cardiorespiratorio y tabaquismo</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46258</v>
+        <v>46260</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Ciencias Naturales</t>
+          <t>Artes Visuales</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Prueba - Sistema cardiorespiratorio y tabaquismo</t>
+          <t>Entrega de trabajo - Diseño gráfico afiche</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>46260</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Artes Visuales</t>
+          <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Diseño gráfico afiche</t>
+          <t>Evaluación de proceso - Folclore Cueca</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46260</v>
+        <v>46262</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Educación Física y Salud</t>
+          <t>Historia, Geografía y Ciencias Sociales</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Folclore Cueca</t>
+          <t>Control - Control 2 "Características zonas naturales:"</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>46262</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>Inglés</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Formativa</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Control - "Formative Test 3 - Unit 3: What do you want to play? 
 - Vocabulario acerca de deportes y adjetivos..
 - Deportes que van acompañados por los verbos play, do, y go.
 - Ideas comparativas y superlativas.
 - Habilidades: Reading/ Listening/ Writing