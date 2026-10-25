--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -437,51 +437,51 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
-    <col width="13" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="2" max="2"/>
     <col width="9" customWidth="1" min="3" max="3"/>
     <col width="43" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Fecha Fin</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Hora</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
@@ -587,146 +587,149 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>Lenguaje</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Control - Control habilidades lectoras</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46287</v>
+        <v>46288</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Ciencias Naturales</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Lapbook de microorganismos</t>
+          <t>Prueba - Prueba decimales.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46288</v>
-[...1 lines deleted...]
-      <c r="C8" t="inlineStr"/>
+        <v>46289</v>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>15:30</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Matemática</t>
-[...11 lines deleted...]
-      </c>
+          <t>Campeonato de Cueca 5° y 6° básicos.</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr"/>
+      <c r="F8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>46289</v>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Campeonato de Cueca 5° y 6° básicos.</t>
-[...3 lines deleted...]
-      <c r="F9" t="inlineStr"/>
+          <t>Educación Física y Salud</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Evaluación de proceso - Acto Folclórico 15:30 hrs.</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46289</v>
+        <v>46290</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Educación Física y Salud</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Acto Folclórico 15:30 hrs.</t>
+          <t>Prueba - Lectura complementaria</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46290</v>
+        <v>46293</v>
+      </c>
+      <c r="B11" s="2" t="n">
+        <v>46294</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Ciencias Naturales</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Prueba - Lectura complementaria</t>
+          <t>Guía evaluada Tabaquismo y Microorganismo  (en equipos).</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>46295</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>Tecnología</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Entrega del proyecto objetual</t>
         </is>
       </c>
     </row>
   </sheetData>