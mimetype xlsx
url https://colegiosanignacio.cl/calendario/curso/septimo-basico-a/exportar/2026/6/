--- v0 (2026-04-29)
+++ v1 (2026-06-23)
@@ -727,48 +727,48 @@
       <c r="D15" t="inlineStr">
         <is>
           <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
           <t>Prueba - Coordinación y saltos</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>46192</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>Biología</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Barreras defensivas del cuerpo humano</t>
+          <t>Prueba - Barreras defensivas del cuerpo humano</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>