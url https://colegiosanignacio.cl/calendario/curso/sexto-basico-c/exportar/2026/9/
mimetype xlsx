--- v2 (2026-08-07)
+++ v3 (2026-09-21)
@@ -495,105 +495,105 @@
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Temario</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>46268</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Misa Familiar 6°C</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46272</v>
-[...2 lines deleted...]
-        <v>46275</v>
+        <v>46273</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>ENSAYOS SIMCE 4, 6 , 8 Y II MEDIO</t>
-[...3 lines deleted...]
-      <c r="F3" t="inlineStr"/>
+          <t>Matemática</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Sumativa</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Control - Prueba Razones - Porcentajes</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46273</v>
+        <v>46286</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Ciencias Naturales</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Sumativa</t>
+          <t>Formativa</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Control - Prueba Razones - Porcentajes</t>
+          <t>Disertación - Presentación de cadenas tróficas en Chile</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>46286</v>
       </c>
+      <c r="B5" s="2" t="n">
+        <v>46290</v>
+      </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Ciencias Naturales</t>
-[...11 lines deleted...]
-      </c>
+          <t>ENSAYOS SIMCE 4, 6 Y II MEDIO</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>46288</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>Lenguaje</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Sumativa</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Prueba - Lectura complementaria</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>46288</v>