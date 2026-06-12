--- v0 (2026-04-28)
+++ v1 (2026-06-12)
@@ -428,60 +428,60 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
-    <col width="13" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="2" max="2"/>
     <col width="9" customWidth="1" min="3" max="3"/>
     <col width="50" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Fecha Fin</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Hora</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
@@ -563,268 +563,300 @@
       <c r="F5" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Role play craft and worksheets</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>46150</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>Historia, Geografía y Ciencias Sociales</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Unidad 1: Líneas de referencia de la Tierra. Ubicación de puntos cardinales y coordenadas en una cuadrícula (Plano)</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46154</v>
-[...5 lines deleted...]
-      </c>
+        <v>46153</v>
+      </c>
+      <c r="B7" s="2" t="n">
+        <v>46157</v>
+      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Tercer encuentro de apoderados/as  Catequesis Primera Comunión 3° Básico.</t>
+          <t>Aplicación Sociograma</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>46154</v>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Música</t>
+          <t>Tercer encuentro de apoderados/as  Catequesis Primera Comunión 3° Básico.</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
-      <c r="F8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>46154</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Música</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Prueba - Unidad 2 Geometria: Localizacion y Angulos</t>
+          <t>Prueba - Canto y ejecución instrumental del repertorio completo (tradición folclórica Chilena)</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46155</v>
+        <v>46154</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Educación Física y Salud</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Prueba - Juegos predeportivos individuales</t>
+          <t>Prueba - Unidad 2 Geometria: Localizacion y Angulos</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46156</v>
-[...5 lines deleted...]
-      </c>
+        <v>46155</v>
+      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Segunda Reunión de Apoderados Segundo Ciclo</t>
+          <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
-      <c r="F11" t="inlineStr"/>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Prueba - Juegos predeportivos individuales</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46160</v>
-[...1 lines deleted...]
-      <c r="C12" t="inlineStr"/>
+        <v>46156</v>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>18:30</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Segunda Reunión de Apoderados Segundo Ciclo</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
-      <c r="F12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46162</v>
+        <v>46160</v>
+      </c>
+      <c r="B13" s="2" t="n">
+        <v>46164</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Aplicación Sociograma</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
-      <c r="F13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46168</v>
+        <v>46160</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Ciencias Naturales</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Evaluación de proceso - Trabajo en clases sistema solar</t>
+          <t>Disertación - Role Play “Master Chef Junior”</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46168</v>
+        <v>46162</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Lenguaje</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Prueba - Comprensión lectora, sufijos y prefijos.</t>
+          <t>Disertación - Role Play “Master Chef Junior”</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>46168</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>Música</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
           <t>Prueba - Las Zonas de Chile, ubicación, instrumentos musicales, vestimenta y células rítmicas.
 Expresión musical y corporal de un ritmo característico de distintas zonas de Chile a través del repertorio.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46169</v>
+        <v>46168</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Inglés</t>
+          <t>Lenguaje</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Prueba - Listening test Unit 3</t>
+          <t>Prueba - Comprensión lectora, sufijos y prefijos.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46171</v>
-[...5 lines deleted...]
-      </c>
+        <v>46168</v>
+      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Reunión Madrinas/Padrinos ECC 3ros Básicos</t>
+          <t>Ciencias Naturales</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Capilla</t>
+          <t>Evaluación de proceso - Trabajo en clases sistema solar</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46171</v>
+        <v>46169</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Historia, Geografía y Ciencias Sociales</t>
+          <t>Inglés</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
+        <is>
+          <t>Prueba - Listening test Unit 3</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>46171</v>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>08:00</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Reunión Madrinas/Padrinos ECC 3ros Básicos</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Capilla</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>46171</v>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Historia, Geografía y Ciencias Sociales</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr"/>
+      <c r="F21" t="inlineStr">
         <is>
           <t>Prueba - Unidad 1: Zonas Climáticas de la Tierra</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>