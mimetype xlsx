--- v0 (2026-04-28)
+++ v1 (2026-06-12)
@@ -500,211 +500,211 @@
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>46174</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Lenguaje</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>Prueba - Plan lector mayo.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>46175</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Música</t>
+          <t>Matemática</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Prueba - Las Zonas de Chile, ubicación, instrumentos musicales, vestimenta y células rítmicas.
-Expresión musical y corporal de un ritmo característico de distintas zonas de Chile a través del repertorio.</t>
+          <t>Prueba - Unidad 2 Geometria: Figuras 2D Y 3D</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>46175</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Matemática</t>
+          <t>Música</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Prueba - Unidad 2 Geometria: Figuras 2D Y 3D</t>
+          <t>Prueba - Las Zonas de Chile, ubicación, instrumentos musicales, vestimenta y células rítmicas.
+Expresión musical y corporal de un ritmo característico de distintas zonas de Chile a través del repertorio.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46178</v>
-[...1 lines deleted...]
-      <c r="C5" t="inlineStr"/>
+        <v>46181</v>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>08:00</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Historia, Geografía y Ciencias Sociales</t>
+          <t>Encuentro con Cristo 3°A</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
-      <c r="F5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46181</v>
+        <v>46182</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>08:00</t>
+          <t>19:00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Encuentro con Cristo 3°A</t>
+          <t>Cuarto encuentro de apoderados/as  Catequesis Primera Comunión 3° Básico.</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>46182</v>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Cuarto encuentro de apoderados/as  Catequesis Primera Comunión 3° Básico.</t>
+          <t>Ciencias Naturales</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
-      <c r="F7" t="inlineStr"/>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Prueba - Eventos en el sistema solar</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46182</v>
+        <v>46183</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Ciencias Naturales</t>
+          <t>Educación Física y Salud</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Prueba - Eventos en el sistema solar</t>
+          <t>Prueba - Juegos predeportivos colectivos</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>46183</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>Inglés</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
           <t>Entrega de trabajo - Minibook My schoolday</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46183</v>
+        <v>46184</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Educación Física y Salud</t>
+          <t>Artes Visuales</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Prueba - Juegos predeportivos colectivos</t>
+          <t>Entrega de trabajo - Silueta de animales</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>46184</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>Lenguaje</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
           <t>Prueba - Comprensión lectora, palabras terminadas z, ge, gi je, ji, cito y cita.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46184</v>
+        <v>46185</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Artes Visuales</t>
+          <t>Historia, Geografía y Ciencias Sociales</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Entrega de trabajo - Silueta de animales</t>
+          <t>Evaluación de proceso - Unidad 2: Civilización antigua de Grecia</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>46188</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>Tecnología</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
           <t>Evaluación de proceso - Proyecto de Segunda unidad ABP</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>46189</v>
       </c>
       <c r="C14" t="inlineStr">